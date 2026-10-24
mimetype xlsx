--- v0 (2026-07-25)
+++ v1 (2026-10-24)
@@ -577,115 +577,103 @@
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Degree of protection (IP)</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>IP40</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:B5"/>
+  <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="15.400000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="77.0" min="2" max="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>V320-W8-3M</t>
+          <t>V320-WRX-2M</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>V/F 320-F Cable, RJ50 to flying lead, straight, 3 m</t>
+          <t>V/F 320-F Cable, RJ50 to RS232 and external power, straight, 2 m</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>V320-WRX-2M</t>
+          <t>V330-AF1</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>V/F 320-F Cable, RJ50 to RS232 and external power, straight, 2 m</t>
+          <t>V/F 3x0-F Diffuser Kit, Peel and Stick Accessory, Exterior to unit</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>V330-AF1</t>
+          <t>V330-AF2</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
-        <is>
-[...10 lines deleted...]
-      <c r="B5" s="0" t="inlineStr">
         <is>
           <t>V/F 3x0-F Polarizer Kit, Peel and Stick Accessory, Exterior to unit</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>